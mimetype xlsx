--- v0 (2026-05-24)
+++ v1 (2026-10-28)
@@ -295,51 +295,51 @@
   <si>
     <t>Guillem Castro Sampol</t>
   </si>
   <si>
     <t>Jesús trujillo</t>
   </si>
   <si>
     <t>Serafin Sanchez Buendia</t>
   </si>
   <si>
     <t>Alexis Cobo</t>
   </si>
   <si>
     <t>Jose Bibiloni Carrasco</t>
   </si>
   <si>
     <t>PEP LLUIS</t>
   </si>
   <si>
     <t>Toni Molina robles</t>
   </si>
   <si>
     <t>Tofol Barcelo</t>
   </si>
   <si>
-    <t>Francisco jose pino blanco</t>
+    <t>Francisco Jose Pino Blanco</t>
   </si>
   <si>
     <t>Daniel Gonzalez</t>
   </si>
   <si>
     <t>Pep Quintana</t>
   </si>
   <si>
     <t>Angel Fuentes Molina</t>
   </si>
   <si>
     <t>Guillem Morlà</t>
   </si>
   <si>
     <t>Albert Barcelo</t>
   </si>
   <si>
     <t>Francisco Montero</t>
   </si>
   <si>
     <t>Pedro Alcaide Ripoll</t>
   </si>
   <si>
     <t>Antonio Missa</t>
   </si>